--- v0 (2026-05-25)
+++ v1 (2026-09-14)
@@ -14,57 +14,57 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
-    <t>TOTAL MIKRO : 6327</t>
-[...5 lines deleted...]
-    <t>TOTAL MENENGAH : 61</t>
+    <t>TOTAL MIKRO : 6333</t>
+  </si>
+  <si>
+    <t>TOTAL KECIL : 360</t>
+  </si>
+  <si>
+    <t>TOTAL MENENGAH : 62</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>MIKRO</t>
   </si>
   <si>
     <t>KECIL</t>
   </si>
   <si>
     <t>MENENGAH</t>
   </si>
   <si>
     <t>TEMPURSARI</t>
   </si>
   <si>
     <t>PRONOJIWO</t>
   </si>
@@ -595,139 +595,139 @@
     <row r="7" spans="1:5">
       <c r="A7" s="11">
         <v>1</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="11">
         <v>161</v>
       </c>
       <c r="D7" s="11">
         <v>7</v>
       </c>
       <c r="E7" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11">
         <v>2</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="11">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D8" s="11">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E8" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="11">
         <v>3</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="11">
         <v>531</v>
       </c>
       <c r="D9" s="11">
         <v>28</v>
       </c>
       <c r="E9" s="11">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="11">
         <v>4</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="11">
         <v>470</v>
       </c>
       <c r="D10" s="11">
         <v>25</v>
       </c>
       <c r="E10" s="11">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="11">
         <v>5</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="11">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D11" s="11">
         <v>22</v>
       </c>
       <c r="E11" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="11">
         <v>6</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="11">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D12" s="11">
         <v>104</v>
       </c>
       <c r="E12" s="11">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="11">
         <v>7</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="11">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D13" s="11">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E13" s="11">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="11">
         <v>8</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="11">
         <v>175</v>
       </c>
       <c r="D14" s="11">
         <v>12</v>
       </c>
       <c r="E14" s="11">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="11">
         <v>9</v>
@@ -782,71 +782,71 @@
     <row r="18" spans="1:5">
       <c r="A18" s="11">
         <v>12</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="11">
         <v>156</v>
       </c>
       <c r="D18" s="11">
         <v>7</v>
       </c>
       <c r="E18" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="11">
         <v>13</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="11">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D19" s="11">
         <v>7</v>
       </c>
       <c r="E19" s="11">
         <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="11">
         <v>14</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="11">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D20" s="11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" s="11">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11">
         <v>15</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="11">
         <v>132</v>
       </c>
       <c r="D21" s="11">
         <v>7</v>
       </c>
       <c r="E21" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="11">
         <v>16</v>
@@ -887,51 +887,51 @@
       </c>
       <c r="B24" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="11">
         <v>67</v>
       </c>
       <c r="D24" s="11">
         <v>2</v>
       </c>
       <c r="E24" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="11">
         <v>19</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="11">
         <v>213</v>
       </c>
       <c r="D25" s="11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="11">
         <v>20</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="11">
         <v>235</v>
       </c>
       <c r="D26" s="11">
         <v>10</v>
       </c>
       <c r="E26" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="11">
         <v>21</v>