--- v0 (2026-05-25)
+++ v1 (2026-07-30)
@@ -14,54 +14,54 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
-    <t>DALAM NEGERI : 55.6%</t>
-[...2 lines deleted...]
-    <t>LUAR NEGERI : 44.4%</t>
+    <t>DALAM NEGERI : 68.8%</t>
+  </si>
+  <si>
+    <t>LUAR NEGERI : 31.2%</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>DALAM NEGERI</t>
   </si>
   <si>
     <t>LUAR NEGERI</t>
   </si>
   <si>
     <t>TEMPEH</t>
   </si>
   <si>
     <t>SUMBERSUKO</t>
   </si>
 </sst>
 </file>
 
@@ -442,115 +442,115 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="9">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <v>69894916328</v>
+        <v>131021700601</v>
       </c>
       <c r="D6" s="10">
         <v>69974135621</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="9">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="10">
-        <v>19441470000</v>
+        <v>26446290000</v>
       </c>
       <c r="D7" s="10">
         <v>1479363000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>