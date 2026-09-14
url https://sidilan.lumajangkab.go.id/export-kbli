--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -14,54 +14,54 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
-    <t>DALAM NEGERI : 68.8%</t>
-[...2 lines deleted...]
-    <t>LUAR NEGERI : 31.2%</t>
+    <t>DALAM NEGERI : 74.2%</t>
+  </si>
+  <si>
+    <t>LUAR NEGERI : 25.8%</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>DALAM NEGERI</t>
   </si>
   <si>
     <t>LUAR NEGERI</t>
   </si>
   <si>
     <t>TEMPEH</t>
   </si>
   <si>
     <t>SUMBERSUKO</t>
   </si>
 </sst>
 </file>
 
@@ -492,65 +492,65 @@
         <v>3</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="9">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <v>131021700601</v>
+        <v>150930369365</v>
       </c>
       <c r="D6" s="10">
         <v>69974135621</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="9">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="10">
-        <v>26446290000</v>
+        <v>33130626000</v>
       </c>
       <c r="D7" s="10">
         <v>1479363000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>