--- v2 (2026-09-14)
+++ v3 (2026-11-05)
@@ -14,54 +14,54 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
-    <t>DALAM NEGERI : 74.2%</t>
-[...2 lines deleted...]
-    <t>LUAR NEGERI : 25.8%</t>
+    <t>DALAM NEGERI : 83.2%</t>
+  </si>
+  <si>
+    <t>LUAR NEGERI : 16.8%</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>DALAM NEGERI</t>
   </si>
   <si>
     <t>LUAR NEGERI</t>
   </si>
   <si>
     <t>TEMPEH</t>
   </si>
   <si>
     <t>SUMBERSUKO</t>
   </si>
 </sst>
 </file>
 
@@ -492,65 +492,65 @@
         <v>3</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="9">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="10">
-        <v>150930369365</v>
+        <v>198129882671</v>
       </c>
       <c r="D6" s="10">
         <v>69974135621</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="9">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="10">
-        <v>33130626000</v>
+        <v>55921049640</v>
       </c>
       <c r="D7" s="10">
         <v>1479363000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>